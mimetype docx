--- v0 (2026-08-22)
+++ v1 (2026-11-05)
@@ -3,162 +3,162 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+    <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
           <v:shape id="Cuadro de texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:90pt;margin-top:0;width:252pt;height:36pt;z-index:251658240" filled="f">
             <v:textbox>
               <w:txbxContent>
-                <w:p w:rsidR="002D2A3B" w:rsidRPr="007D569D" w:rsidRDefault="002D2A3B">
+                <w:p w:rsidR="00955153" w:rsidRPr="007D569D" w:rsidRDefault="00955153">
                   <w:pPr>
                     <w:pStyle w:val="Heading1"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                       <w:color w:val="993300"/>
                       <w:sz w:val="36"/>
                       <w:szCs w:val="36"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="007D569D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                       <w:color w:val="993300"/>
                       <w:sz w:val="36"/>
                       <w:szCs w:val="36"/>
                     </w:rPr>
                     <w:t>LIC. PERIODISMO</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="002D2A3B" w:rsidRPr="007D569D" w:rsidRDefault="002D2A3B">
+                <w:p w:rsidR="00955153" w:rsidRPr="007D569D" w:rsidRDefault="00955153">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:color w:val="993300"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
             <w10:wrap type="square"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+    <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+    <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002D2A3B" w:rsidRPr="007D569D" w:rsidRDefault="002D2A3B">
+    <w:p w:rsidR="00955153" w:rsidRPr="007D569D" w:rsidRDefault="00955153">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="993300"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D569D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="993300"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>SEGUNDO CUATRIMESTRE 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+    <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Bernard MT Condensed" w:hAnsi="Bernard MT Condensed" w:cs="Bernard MT Condensed"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+    <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D569D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="993300"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1º AÑO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
           <w:b/>
@@ -174,906 +174,906 @@
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblInd w:w="-68" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2988"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1393"/>
         <w:gridCol w:w="1872"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002D2A3B">
+      <w:tr w:rsidR="00955153">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ESPACIO CURRICULAR</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>EQUIPO DOCENTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>HORA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>AULA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D2A3B">
+      <w:tr w:rsidR="00955153">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Análisis del discurso</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Gabriela Moyano</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ma. Lidia Rodriguez</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Lunes </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13 a 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D2A3B">
+      <w:tr w:rsidR="00955153">
         <w:trPr>
           <w:trHeight w:val="578"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Taller de Idiomas I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Adriana Macedo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Lunes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16 a 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D2A3B">
+      <w:tr w:rsidR="00955153">
         <w:trPr>
           <w:trHeight w:val="622"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Taller de Escritura periodística II</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Gabriela Ugozzoli, Ignacio Ratier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Miércoles </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16 a 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D2A3B">
+      <w:tr w:rsidR="00955153">
         <w:trPr>
           <w:trHeight w:val="622"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminario de Psicologia y Comunicación </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Mariela Santillan</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Gabriela Ugozzoli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Miércoles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">14 a 16 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D2A3B">
+      <w:tr w:rsidR="00955153">
         <w:trPr>
           <w:trHeight w:val="622"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Medios de comunicación online</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Diego Arias</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Lorena Jozami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Martes </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B" w:rsidP="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153" w:rsidP="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="31680"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>18 a 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+    <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+    <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D569D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="993300"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2º AÑO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
           <w:b/>
@@ -1089,1279 +1089,1283 @@
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblInd w:w="-68" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2988"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1393"/>
         <w:gridCol w:w="1872"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002D2A3B">
+      <w:tr w:rsidR="00955153">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ESPACIO CURRICULAR</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>EQUIPO DOCENTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>HORA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>AULA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D2A3B">
+      <w:tr w:rsidR="00955153">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Taller de investigación periodística</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Javier Costa </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sandro Mansilla</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Martes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>19 a 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Box periodismo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D2A3B">
+      <w:tr w:rsidR="00955153">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Medios de investigación social I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Federico Medina</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ernesto Picco</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Miércoles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRPr="00007D7E" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRPr="00007D7E" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007D7E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16 a 19</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRPr="00007D7E" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRPr="00007D7E" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007D7E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">10 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D2A3B">
+      <w:tr w:rsidR="00955153">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Edición y diseño</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Florencia Cerúsico</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Diego Arias</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Jueves</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>19 a 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Laboratorio de informatica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D2A3B">
+      <w:tr w:rsidR="00955153">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Seminario de Economía política</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Mariano Parnás</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Viernes </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15 a 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRPr="000337EC" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRPr="000337EC" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000337EC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D2A3B">
+      <w:tr w:rsidR="00955153">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Taller de idiomas II</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Analía Cisneros </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Miercoles </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13 a 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Box Periodismo </w:t>
+          <w:p w:rsidR="00955153" w:rsidRPr="00DC4502" w:rsidRDefault="00955153">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC4502">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+    <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002D2A3B" w:rsidRPr="007D569D" w:rsidRDefault="002D2A3B">
+    <w:p w:rsidR="00955153" w:rsidRPr="007D569D" w:rsidRDefault="00955153">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="993300"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D569D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="993300"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3º AÑO </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblInd w:w="-68" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2988"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1393"/>
         <w:gridCol w:w="1872"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002D2A3B">
+      <w:tr w:rsidR="00955153">
         <w:trPr>
           <w:trHeight w:val="313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ESPACIO CURRICULAR</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>EQUIPO DOCENTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>HORA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>AULA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D2A3B">
+      <w:tr w:rsidR="00955153">
         <w:trPr>
           <w:trHeight w:val="313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Taller de acompañamiento de trabajo final de grado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ernesto Picco</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Federico Medina </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jueves</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18 a 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+          <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B"/>
-    <w:sectPr w:rsidR="002D2A3B" w:rsidSect="00535E75">
+    <w:p w:rsidR="00955153" w:rsidRDefault="00955153"/>
+    <w:sectPr w:rsidR="00955153" w:rsidSect="00535E75">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="794" w:right="1701" w:bottom="680" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B" w:rsidP="00535E75">
+    <w:p w:rsidR="00955153" w:rsidRDefault="00955153" w:rsidP="00535E75">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B" w:rsidP="00535E75">
+    <w:p w:rsidR="00955153" w:rsidRDefault="00955153" w:rsidP="00535E75">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
@@ -2382,110 +2386,110 @@
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bernard MT Condensed">
     <w:panose1 w:val="02050806060905020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+  <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="auto" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B">
+  <w:p w:rsidR="00955153" w:rsidRDefault="00955153">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B" w:rsidP="00535E75">
+    <w:p w:rsidR="00955153" w:rsidRDefault="00955153" w:rsidP="00535E75">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002D2A3B" w:rsidRDefault="002D2A3B" w:rsidP="00535E75">
+    <w:p w:rsidR="00955153" w:rsidRDefault="00955153" w:rsidP="00535E75">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -2497,214 +2501,224 @@
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:underlineTabInNumList/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AB4CAA"/>
     <w:rsid w:val="00007D7E"/>
     <w:rsid w:val="000337EC"/>
     <w:rsid w:val="00037016"/>
     <w:rsid w:val="00042124"/>
     <w:rsid w:val="00042614"/>
     <w:rsid w:val="0007202C"/>
     <w:rsid w:val="00085E91"/>
     <w:rsid w:val="00094BB7"/>
     <w:rsid w:val="000958D4"/>
     <w:rsid w:val="000A1007"/>
+    <w:rsid w:val="000A140C"/>
     <w:rsid w:val="000C7311"/>
     <w:rsid w:val="000E0E91"/>
     <w:rsid w:val="000E2816"/>
     <w:rsid w:val="000F4E9B"/>
     <w:rsid w:val="00104B21"/>
     <w:rsid w:val="001131A7"/>
     <w:rsid w:val="0013426B"/>
     <w:rsid w:val="00182140"/>
     <w:rsid w:val="001864FC"/>
     <w:rsid w:val="001F4B36"/>
     <w:rsid w:val="001F61AE"/>
     <w:rsid w:val="00203D58"/>
     <w:rsid w:val="0022454F"/>
     <w:rsid w:val="00227EBA"/>
     <w:rsid w:val="002428F0"/>
     <w:rsid w:val="00257E6F"/>
     <w:rsid w:val="0026274B"/>
     <w:rsid w:val="00263138"/>
     <w:rsid w:val="00265F4A"/>
     <w:rsid w:val="002A450B"/>
     <w:rsid w:val="002A4D27"/>
     <w:rsid w:val="002B27D4"/>
     <w:rsid w:val="002B438F"/>
     <w:rsid w:val="002D2A3B"/>
     <w:rsid w:val="002F23DD"/>
     <w:rsid w:val="002F52DD"/>
     <w:rsid w:val="003067FF"/>
     <w:rsid w:val="003279F4"/>
     <w:rsid w:val="0033118B"/>
     <w:rsid w:val="00352C90"/>
     <w:rsid w:val="00375C1C"/>
     <w:rsid w:val="00377FD8"/>
     <w:rsid w:val="003C4AB2"/>
     <w:rsid w:val="003D2339"/>
     <w:rsid w:val="003E060F"/>
     <w:rsid w:val="003E33BE"/>
     <w:rsid w:val="003F2E34"/>
     <w:rsid w:val="003F32B7"/>
     <w:rsid w:val="00400654"/>
     <w:rsid w:val="00447F7E"/>
     <w:rsid w:val="00451CC1"/>
     <w:rsid w:val="00463B6E"/>
     <w:rsid w:val="004829FF"/>
+    <w:rsid w:val="00493C8A"/>
     <w:rsid w:val="004D7971"/>
     <w:rsid w:val="005071F0"/>
     <w:rsid w:val="0051054A"/>
     <w:rsid w:val="00535E75"/>
     <w:rsid w:val="005449E2"/>
     <w:rsid w:val="00556AA2"/>
     <w:rsid w:val="00556CDE"/>
     <w:rsid w:val="00591835"/>
     <w:rsid w:val="00595FA0"/>
     <w:rsid w:val="005C3951"/>
     <w:rsid w:val="005D0A30"/>
     <w:rsid w:val="005D4F3C"/>
     <w:rsid w:val="005D52C5"/>
     <w:rsid w:val="005D5A58"/>
     <w:rsid w:val="005D7AEF"/>
     <w:rsid w:val="005F5AD1"/>
     <w:rsid w:val="0060493C"/>
     <w:rsid w:val="00604F89"/>
     <w:rsid w:val="00627E72"/>
     <w:rsid w:val="00634BA9"/>
     <w:rsid w:val="0064072E"/>
     <w:rsid w:val="00652B0F"/>
     <w:rsid w:val="00664487"/>
     <w:rsid w:val="00690918"/>
     <w:rsid w:val="00694EEB"/>
     <w:rsid w:val="006B67DF"/>
     <w:rsid w:val="006D0509"/>
     <w:rsid w:val="006E26D2"/>
     <w:rsid w:val="006E60C5"/>
     <w:rsid w:val="006E692F"/>
     <w:rsid w:val="00704766"/>
     <w:rsid w:val="00707E53"/>
     <w:rsid w:val="0072656B"/>
     <w:rsid w:val="00731978"/>
     <w:rsid w:val="007368A8"/>
     <w:rsid w:val="007608E4"/>
     <w:rsid w:val="00771E2E"/>
     <w:rsid w:val="0078131B"/>
     <w:rsid w:val="00791266"/>
     <w:rsid w:val="007B0303"/>
     <w:rsid w:val="007C66A9"/>
     <w:rsid w:val="007D0770"/>
     <w:rsid w:val="007D0F95"/>
     <w:rsid w:val="007D46ED"/>
     <w:rsid w:val="007D569D"/>
+    <w:rsid w:val="007E0D41"/>
     <w:rsid w:val="007E6D3A"/>
     <w:rsid w:val="007E728D"/>
     <w:rsid w:val="007F1E43"/>
     <w:rsid w:val="00816029"/>
     <w:rsid w:val="00835F7D"/>
     <w:rsid w:val="008523B8"/>
     <w:rsid w:val="00864D03"/>
     <w:rsid w:val="008A778F"/>
     <w:rsid w:val="008E05B7"/>
     <w:rsid w:val="00900443"/>
     <w:rsid w:val="009164B4"/>
     <w:rsid w:val="00926B6A"/>
     <w:rsid w:val="00942097"/>
     <w:rsid w:val="00953040"/>
+    <w:rsid w:val="00955153"/>
     <w:rsid w:val="00963E0C"/>
     <w:rsid w:val="009758E3"/>
     <w:rsid w:val="00982FA7"/>
     <w:rsid w:val="00997C9D"/>
     <w:rsid w:val="009B2672"/>
     <w:rsid w:val="009B3B9D"/>
     <w:rsid w:val="009C62A8"/>
     <w:rsid w:val="009D0D71"/>
     <w:rsid w:val="009D605F"/>
     <w:rsid w:val="009F3F93"/>
     <w:rsid w:val="00A01C42"/>
     <w:rsid w:val="00A03456"/>
+    <w:rsid w:val="00A05636"/>
     <w:rsid w:val="00A0636F"/>
+    <w:rsid w:val="00A10CC6"/>
     <w:rsid w:val="00A23BC6"/>
     <w:rsid w:val="00A272A1"/>
     <w:rsid w:val="00A30B55"/>
     <w:rsid w:val="00A31CC7"/>
     <w:rsid w:val="00A35D68"/>
     <w:rsid w:val="00A473BC"/>
     <w:rsid w:val="00AB4CAA"/>
     <w:rsid w:val="00AB64A0"/>
+    <w:rsid w:val="00AC71B0"/>
     <w:rsid w:val="00AD56DE"/>
     <w:rsid w:val="00AF7E19"/>
     <w:rsid w:val="00B148DD"/>
     <w:rsid w:val="00B24ED9"/>
     <w:rsid w:val="00B42875"/>
     <w:rsid w:val="00B470D5"/>
     <w:rsid w:val="00B517FF"/>
     <w:rsid w:val="00B52955"/>
     <w:rsid w:val="00B61FEA"/>
     <w:rsid w:val="00B72B1A"/>
     <w:rsid w:val="00BA01D9"/>
     <w:rsid w:val="00BA4FAB"/>
     <w:rsid w:val="00BA5C74"/>
     <w:rsid w:val="00BA6C55"/>
     <w:rsid w:val="00BA75A6"/>
     <w:rsid w:val="00BD6DDF"/>
     <w:rsid w:val="00BF7AB7"/>
     <w:rsid w:val="00C206D6"/>
     <w:rsid w:val="00C26BDF"/>
     <w:rsid w:val="00C46130"/>
     <w:rsid w:val="00C76DB4"/>
     <w:rsid w:val="00CE7AD8"/>
+    <w:rsid w:val="00CF2078"/>
     <w:rsid w:val="00D04895"/>
     <w:rsid w:val="00D24B9D"/>
     <w:rsid w:val="00D27B1F"/>
     <w:rsid w:val="00D62BDE"/>
     <w:rsid w:val="00D84EF2"/>
     <w:rsid w:val="00D877A0"/>
+    <w:rsid w:val="00DC4502"/>
     <w:rsid w:val="00DC7FB9"/>
     <w:rsid w:val="00DD1E6C"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF599D"/>
     <w:rsid w:val="00E0136E"/>
     <w:rsid w:val="00E04DA2"/>
     <w:rsid w:val="00E04FB8"/>
     <w:rsid w:val="00E327F4"/>
     <w:rsid w:val="00E36EA1"/>
     <w:rsid w:val="00E73A6C"/>
     <w:rsid w:val="00EE37DB"/>
     <w:rsid w:val="00EE54E7"/>
     <w:rsid w:val="00F07B5D"/>
+    <w:rsid w:val="00F154CD"/>
     <w:rsid w:val="00F31595"/>
     <w:rsid w:val="00F4608E"/>
     <w:rsid w:val="00F46961"/>
     <w:rsid w:val="00F770A1"/>
     <w:rsid w:val="00F8338C"/>
     <w:rsid w:val="00FB4083"/>
     <w:rsid w:val="00FC50A9"/>
     <w:rsid w:val="1A5C30A8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:uiCompat97To2003/>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -3344,52 +3358,52 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal_Wordconv.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>174</Words>
-  <Characters>958</Characters>
+  <Words>172</Words>
+  <Characters>948</Characters>
   <Application>Microsoft Office Outlook</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Windows uE</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>HORARIOS PRIMER CUATRIMESTRE 2014</dc:title>
   <dc:subject/>
   <dc:creator>WinuE</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>